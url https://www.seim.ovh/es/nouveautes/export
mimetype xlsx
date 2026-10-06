--- v0 (2026-07-30)
+++ v1 (2026-10-06)
@@ -253,57 +253,59 @@
     <t>RENAULT GRAND SCÉNIC IV  (RFA)  115CV 85KW</t>
   </si>
   <si>
     <t>827201983R</t>
   </si>
   <si>
     <t>827213658R</t>
   </si>
   <si>
     <t>807200294R, 808200294R</t>
   </si>
   <si>
     <t>807214665R</t>
   </si>
   <si>
     <t>VOLKSWAGEN BEETLE II  (5C1, 5C2)  177CV 130KW,
 VOLKSWAGEN BEETLE II Cabriolet (5C7, 5C8)  105CV 77KW</t>
   </si>
   <si>
     <t>5C5838462C, 5C5838462E, 5C5838462G</t>
   </si>
   <si>
     <t>5C5837461C, 5C5837461E, 5C5837461G</t>
   </si>
   <si>
-    <t>HYUNDAI i30 II  (GD)  101CV 74KW</t>
+    <t>HYUNDAI i30 II Break Société (GD)  101CV 74KW,
+HYUNDAI i30 II Break (GD)  101CV 74KW,
+HYUNDAI i30 II  (GD)  101CV 74KW</t>
   </si>
   <si>
-    <t>82481-A5000, 82481-A5010</t>
+    <t>82481-A5000, 82481-A5010, 82481A6000, 82481-A6000</t>
   </si>
   <si>
-    <t>82471-A5000, 82471-A5010</t>
+    <t>82471-A5000, 82471-A5010, 82471A6000, 82471-A6000</t>
   </si>
   <si>
     <t>CITROËN C3 III Société (B618)  102CV 75KW,
 CITROËN C3 III  (B618)  110CV 81KW</t>
   </si>
   <si>
     <t>BMW Série 5 VI Gran Turismo (F07)  245CV 180KW</t>
   </si>
   <si>
     <t>AUDI A3 II Cabriolet (8P7)  105CV 77KW</t>
   </si>
   <si>
     <t>8P7837462F, 8P7837462E, 8P7837462D</t>
   </si>
   <si>
     <t>8P7837461F, 8P7837461E, 8P7837461D</t>
   </si>
   <si>
     <t>08/2025</t>
   </si>
   <si>
     <t>RENAULT AUSTRAL    131CV 96KW</t>
   </si>
   <si>
     <t>827209573R</t>